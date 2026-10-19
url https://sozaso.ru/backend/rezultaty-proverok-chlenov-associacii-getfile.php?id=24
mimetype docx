--- v0 (2026-07-22)
+++ v1 (2026-10-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00656D3F" w:rsidRPr="00CF57EC" w:rsidRDefault="00656D3F" w:rsidP="00B7604D">
+    <w:p w:rsidR="00656D3F" w:rsidRPr="00CF57EC" w:rsidRDefault="00656D3F" w:rsidP="001B5533">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57EC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Информация о проведённых плановых проверках членов  СО ЗАСО за 20</w:t>
       </w:r>
       <w:r w:rsidR="00F52988" w:rsidRPr="00CF57EC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -65,75 +65,74 @@
       <w:r w:rsidRPr="00CF57EC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="682"/>
-        <w:gridCol w:w="682"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1622"/>
+        <w:gridCol w:w="681"/>
+        <w:gridCol w:w="4563"/>
+        <w:gridCol w:w="1621"/>
         <w:gridCol w:w="1621"/>
         <w:gridCol w:w="2434"/>
         <w:gridCol w:w="1942"/>
-        <w:gridCol w:w="1220"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="1227"/>
+        <w:gridCol w:w="996"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="900"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -153,5049 +152,13125 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Рег</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Краткое наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тип проверки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Результат проверки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="00263DC9">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Меры дисциплинарного воздействия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дата проверки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="317" w:type="pct"/>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C56846" w:rsidRPr="00263DC9" w:rsidRDefault="00C56846" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ Акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «Связь-комплект»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7536140884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушения имеются</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>13.01.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>13.01.2026</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>АО «810 АРЗ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7536080716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Нарушения имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>19.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="317" w:type="pct"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>РемСтройИнтерьер</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7534017003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушения имеются</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>23.01.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>23.01.2026</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ЛидерСтрой</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7500019676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушения имеются</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>30.01.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>30.01.2026</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО СЗ «ДВСК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7500025856</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>03.02.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>03.02.2026</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «Карат»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7536085898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Нарушения имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>12.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="317" w:type="pct"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Энергокомплект</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7536039718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>16.02.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>16.02.2026</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="00040F8D">
+      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>0528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ООО «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ЮКА-Строй</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7536172646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушения имеются</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>12.02.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>12.02.2026</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>0484</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
-[...32 lines deleted...]
-              <w:t>»</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ЧТМ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>7536098819</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7500012254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
-[...14 lines deleted...]
-              <w:t>Нарушения имеются</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-[...47 lines deleted...]
-              <w:t>37</w:t>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0210</w:t>
+              <w:t>0484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ПАО «ТГК-14»</w:t>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Чита-Техноцентр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7534018889</w:t>
+              <w:t>7536098819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>13.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>16.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>38</w:t>
+              <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0019</w:t>
+              <w:t>0210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>АО СЗ «РУС»</w:t>
+              <w:t>ПАО «ТГК-14»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7530008329</w:t>
+              <w:t>7534018889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+              <w:t>16.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>18.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>40</w:t>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...14 lines deleted...]
-              <w:t>0512</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...14 lines deleted...]
-              <w:t>ООО «СЗ «СК ЭЖС - МКР»</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АО СЗ «РУС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...14 lines deleted...]
-              <w:t>7536188981</w:t>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7530008329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-[...47 lines deleted...]
-              <w:t>44</w:t>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263DC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0066</w:t>
+              <w:t>0512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО СЗ «ЭЖС»</w:t>
+              <w:t>ООО «СЗ «СК ЭЖС - МКР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7536066609</w:t>
+              <w:t>7536188981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>26.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>26.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>45</w:t>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0255</w:t>
+              <w:t>0066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО СЗ «СК ЭЖС»</w:t>
+              <w:t>ООО СЗ «ЭЖС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7536076903</w:t>
+              <w:t>7536066609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>26.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>27.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>46</w:t>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0457</w:t>
+              <w:t>0255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО СЗ «СК ЭЖС-ЧИТА»</w:t>
+              <w:t>ООО СЗ «СК ЭЖС»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7536185349</w:t>
+              <w:t>7536076903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>27.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>27.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>47</w:t>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0497</w:t>
+              <w:t>0457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО Специализированный застройщик «ВСН групп»</w:t>
+              <w:t>ООО СЗ «СК ЭЖС-ЧИТА»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7536174650</w:t>
+              <w:t>7536185349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>27.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>30.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>48</w:t>
+              <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0514</w:t>
+              <w:t>0497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО ЗЖБИ «НОВИН»</w:t>
+              <w:t>ООО Специализированный застройщик «ВСН групп»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7536176739</w:t>
+              <w:t>7536174650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>30.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>30.03.2026</w:t>
-[...26 lines deleted...]
-              <w:t>49</w:t>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0455</w:t>
+              <w:t>0514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ООО «ЗГСК»</w:t>
+              <w:t>ООО ЗЖБИ «НОВИН»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7536181665</w:t>
+              <w:t>7536176739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нарушений не имеется</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Не применялись</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+              <w:t>30.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>06.04.2026</w:t>
-[...26 lines deleted...]
-              <w:t>53</w:t>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidTr="005F08BB">
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00263DC9" w:rsidRDefault="00820911" w:rsidP="00263DC9">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>0455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ЗГСК»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536181665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>06.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ПК «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Глобал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7524017156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>07.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>0488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>АО «Висмут»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7536106570</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Плановая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820911">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>08.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00820911" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00820911">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Читалифтсервис</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536118409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>Нарушений не имеется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00820911" w:rsidRPr="00820911" w:rsidRDefault="00820911" w:rsidP="00820911">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Не применялись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="387" w:type="pct"/>
-[...47 lines deleted...]
-              <w:t>55</w:t>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>09.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Импульс»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536090288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО Специализированный застройщик «Мир»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536050334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Виктория»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536141119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>28.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Антей»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7534003890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>07.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Строительная компания»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7537007719</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>14.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Стройтек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536099918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>14.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ЭНЕРГОБАМСТРОЙ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536174890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «МАГИСТРАЛЬ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7500002785</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>28.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Лунсян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536169450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>14.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО СЗ «Тантал»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536004747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «ИТС»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536052701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0347</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Спецмонтаж</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536077632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00263DC9" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ООО СЗ «Тантал </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Инвест</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536186046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000928A9" w:rsidRPr="00CE21BB" w:rsidRDefault="000928A9" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE21BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0397</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Удоканская</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> медь»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536097029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Крол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7534014154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «АВТО»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536084414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Вентиляционный завод»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536116176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АО «Водоканал-Чита»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536064538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ООО «Окна </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гринвуд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536176489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Сфера»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536032254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «СК «Багульник»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536052170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>28.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Забайкалстройкорпорация</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536103466</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>07.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дун</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дэ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536078516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>12.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Востокгеология</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536076678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Гарант-строй»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536058090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>01.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧитаДорСтрой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7524018713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00263DC9" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Забтрансстрой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536093610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AE71F5" w:rsidRPr="00A052FA" w:rsidRDefault="00AE71F5" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5533" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00263DC9" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «СПЕЦТРАНС»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536167389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5533">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5533" w:rsidRPr="00263DC9" w:rsidTr="001B5533">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00263DC9" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="216" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «Центр Безопасности Паритет»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7536169820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Плановая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушений не имеется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>24.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001B5533" w:rsidRPr="00A052FA" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F25238" w:rsidRPr="002E650F" w:rsidRDefault="00F25238" w:rsidP="007174E7">
+    <w:p w:rsidR="00F25238" w:rsidRDefault="00F25238" w:rsidP="001B5533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F25238" w:rsidRPr="002E650F" w:rsidSect="007174E7">
+    <w:p w:rsidR="001B5533" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B5533" w:rsidRPr="002E650F" w:rsidRDefault="001B5533" w:rsidP="001B5533">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001B5533" w:rsidRPr="002E650F" w:rsidSect="007174E7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="720" w:right="567" w:bottom="568" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5904,139 +13979,143 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="008B09A2"/>
     <w:rsid w:val="00002A6F"/>
     <w:rsid w:val="00004F67"/>
     <w:rsid w:val="00015701"/>
     <w:rsid w:val="00041601"/>
     <w:rsid w:val="000458D3"/>
     <w:rsid w:val="000533CC"/>
     <w:rsid w:val="000539F9"/>
     <w:rsid w:val="00060F15"/>
     <w:rsid w:val="00064D1C"/>
     <w:rsid w:val="00070F9B"/>
     <w:rsid w:val="000741C1"/>
     <w:rsid w:val="00085155"/>
     <w:rsid w:val="000855A0"/>
     <w:rsid w:val="00086BA2"/>
+    <w:rsid w:val="000928A9"/>
     <w:rsid w:val="000A598D"/>
     <w:rsid w:val="000B1321"/>
     <w:rsid w:val="000C2348"/>
     <w:rsid w:val="000C53AC"/>
     <w:rsid w:val="000C5AA7"/>
     <w:rsid w:val="000D120D"/>
     <w:rsid w:val="000E1A9C"/>
     <w:rsid w:val="000E38B4"/>
     <w:rsid w:val="000E42AB"/>
     <w:rsid w:val="000E5F37"/>
     <w:rsid w:val="000F365C"/>
     <w:rsid w:val="00103CA0"/>
     <w:rsid w:val="00104496"/>
     <w:rsid w:val="001204B3"/>
     <w:rsid w:val="0014119F"/>
     <w:rsid w:val="00141C66"/>
     <w:rsid w:val="0014428C"/>
     <w:rsid w:val="0014493D"/>
     <w:rsid w:val="00146159"/>
     <w:rsid w:val="00146F3C"/>
     <w:rsid w:val="00154A6A"/>
     <w:rsid w:val="001628ED"/>
     <w:rsid w:val="00164F96"/>
     <w:rsid w:val="001763E8"/>
     <w:rsid w:val="00193CF7"/>
     <w:rsid w:val="00196852"/>
     <w:rsid w:val="001A1F5C"/>
     <w:rsid w:val="001A353E"/>
+    <w:rsid w:val="001B5533"/>
     <w:rsid w:val="001E1DD1"/>
     <w:rsid w:val="001F1E7B"/>
     <w:rsid w:val="001F669C"/>
     <w:rsid w:val="002104AD"/>
     <w:rsid w:val="00212B50"/>
     <w:rsid w:val="00215A81"/>
     <w:rsid w:val="00220E83"/>
     <w:rsid w:val="00222EE9"/>
     <w:rsid w:val="002230F5"/>
     <w:rsid w:val="002275E9"/>
     <w:rsid w:val="00231F19"/>
     <w:rsid w:val="00232540"/>
     <w:rsid w:val="00240B7A"/>
     <w:rsid w:val="002422A2"/>
     <w:rsid w:val="002429C9"/>
     <w:rsid w:val="002528C6"/>
     <w:rsid w:val="00263DC9"/>
     <w:rsid w:val="00264822"/>
     <w:rsid w:val="00267C21"/>
     <w:rsid w:val="0027317E"/>
     <w:rsid w:val="002746E2"/>
     <w:rsid w:val="00277F18"/>
     <w:rsid w:val="00296D81"/>
     <w:rsid w:val="002A53AE"/>
     <w:rsid w:val="002B2B2D"/>
     <w:rsid w:val="002B40B7"/>
     <w:rsid w:val="002C3A7F"/>
     <w:rsid w:val="002C5063"/>
     <w:rsid w:val="002D241B"/>
     <w:rsid w:val="002D4D0D"/>
     <w:rsid w:val="002D6646"/>
     <w:rsid w:val="002E1A4E"/>
     <w:rsid w:val="002E650F"/>
     <w:rsid w:val="002E6708"/>
     <w:rsid w:val="002F123F"/>
+    <w:rsid w:val="002F56B0"/>
     <w:rsid w:val="002F684B"/>
     <w:rsid w:val="002F6D44"/>
     <w:rsid w:val="00301C55"/>
     <w:rsid w:val="00310A9E"/>
     <w:rsid w:val="00312467"/>
     <w:rsid w:val="00317E2B"/>
     <w:rsid w:val="0033112C"/>
     <w:rsid w:val="003463CF"/>
     <w:rsid w:val="00350C1F"/>
     <w:rsid w:val="003613A8"/>
     <w:rsid w:val="003622B0"/>
     <w:rsid w:val="0036231E"/>
     <w:rsid w:val="00366012"/>
     <w:rsid w:val="00373D07"/>
     <w:rsid w:val="00384B30"/>
     <w:rsid w:val="003865A9"/>
     <w:rsid w:val="00397953"/>
     <w:rsid w:val="003B05E8"/>
     <w:rsid w:val="003C5F84"/>
     <w:rsid w:val="003C608F"/>
     <w:rsid w:val="003E324F"/>
     <w:rsid w:val="003F3303"/>
     <w:rsid w:val="003F7F3A"/>
     <w:rsid w:val="004003BF"/>
     <w:rsid w:val="004376AC"/>
     <w:rsid w:val="00442150"/>
+    <w:rsid w:val="00445665"/>
     <w:rsid w:val="004500FB"/>
     <w:rsid w:val="00452E99"/>
     <w:rsid w:val="0046097A"/>
     <w:rsid w:val="00461133"/>
     <w:rsid w:val="00464F52"/>
     <w:rsid w:val="0047280B"/>
     <w:rsid w:val="00474579"/>
     <w:rsid w:val="00474C37"/>
     <w:rsid w:val="00475841"/>
     <w:rsid w:val="00482BE8"/>
     <w:rsid w:val="00491879"/>
     <w:rsid w:val="00493507"/>
     <w:rsid w:val="004B132A"/>
     <w:rsid w:val="004D24B9"/>
     <w:rsid w:val="004E0E93"/>
     <w:rsid w:val="004E36D1"/>
     <w:rsid w:val="004E5122"/>
     <w:rsid w:val="0051147B"/>
     <w:rsid w:val="005222CE"/>
     <w:rsid w:val="00526BA6"/>
     <w:rsid w:val="00547D0A"/>
     <w:rsid w:val="00550F7A"/>
     <w:rsid w:val="005536B5"/>
     <w:rsid w:val="00557BF8"/>
     <w:rsid w:val="005625EC"/>
@@ -6179,50 +14258,51 @@
     <w:rsid w:val="00A2670F"/>
     <w:rsid w:val="00A26735"/>
     <w:rsid w:val="00A35AEA"/>
     <w:rsid w:val="00A42E92"/>
     <w:rsid w:val="00A44386"/>
     <w:rsid w:val="00A46E14"/>
     <w:rsid w:val="00A544D3"/>
     <w:rsid w:val="00A5491B"/>
     <w:rsid w:val="00A6273F"/>
     <w:rsid w:val="00A65303"/>
     <w:rsid w:val="00A6699C"/>
     <w:rsid w:val="00A77F82"/>
     <w:rsid w:val="00A84313"/>
     <w:rsid w:val="00A86C3F"/>
     <w:rsid w:val="00AA2807"/>
     <w:rsid w:val="00AA434B"/>
     <w:rsid w:val="00AA4496"/>
     <w:rsid w:val="00AA651B"/>
     <w:rsid w:val="00AA6EE2"/>
     <w:rsid w:val="00AB069E"/>
     <w:rsid w:val="00AB0D6E"/>
     <w:rsid w:val="00AC0FB3"/>
     <w:rsid w:val="00AC6A23"/>
     <w:rsid w:val="00AE3866"/>
     <w:rsid w:val="00AE53CE"/>
+    <w:rsid w:val="00AE71F5"/>
     <w:rsid w:val="00AF7D2C"/>
     <w:rsid w:val="00B03099"/>
     <w:rsid w:val="00B10A49"/>
     <w:rsid w:val="00B16EC8"/>
     <w:rsid w:val="00B17525"/>
     <w:rsid w:val="00B32DB2"/>
     <w:rsid w:val="00B336F8"/>
     <w:rsid w:val="00B40377"/>
     <w:rsid w:val="00B4081A"/>
     <w:rsid w:val="00B45E60"/>
     <w:rsid w:val="00B46A0C"/>
     <w:rsid w:val="00B61696"/>
     <w:rsid w:val="00B655FC"/>
     <w:rsid w:val="00B726CE"/>
     <w:rsid w:val="00B7604D"/>
     <w:rsid w:val="00B776C0"/>
     <w:rsid w:val="00B808E6"/>
     <w:rsid w:val="00B85483"/>
     <w:rsid w:val="00B8553D"/>
     <w:rsid w:val="00B94B8B"/>
     <w:rsid w:val="00B97A8D"/>
     <w:rsid w:val="00BA31A8"/>
     <w:rsid w:val="00BA405A"/>
     <w:rsid w:val="00BB030B"/>
     <w:rsid w:val="00BB37EA"/>
@@ -6325,76 +14405,77 @@
     <w:rsid w:val="00EC0AE3"/>
     <w:rsid w:val="00EC0CEA"/>
     <w:rsid w:val="00EC4350"/>
     <w:rsid w:val="00EE798A"/>
     <w:rsid w:val="00EF032E"/>
     <w:rsid w:val="00EF6BE7"/>
     <w:rsid w:val="00F107BA"/>
     <w:rsid w:val="00F14387"/>
     <w:rsid w:val="00F16061"/>
     <w:rsid w:val="00F16282"/>
     <w:rsid w:val="00F21525"/>
     <w:rsid w:val="00F221C3"/>
     <w:rsid w:val="00F25238"/>
     <w:rsid w:val="00F27F7A"/>
     <w:rsid w:val="00F43915"/>
     <w:rsid w:val="00F51832"/>
     <w:rsid w:val="00F52988"/>
     <w:rsid w:val="00F55A3F"/>
     <w:rsid w:val="00F617F2"/>
     <w:rsid w:val="00F7502F"/>
     <w:rsid w:val="00F76995"/>
     <w:rsid w:val="00F7746A"/>
     <w:rsid w:val="00F801DB"/>
     <w:rsid w:val="00F81531"/>
     <w:rsid w:val="00F853EA"/>
+    <w:rsid w:val="00F9585A"/>
     <w:rsid w:val="00FA0E35"/>
     <w:rsid w:val="00FA5E80"/>
     <w:rsid w:val="00FB6ADC"/>
     <w:rsid w:val="00FD307A"/>
     <w:rsid w:val="00FE3175"/>
     <w:rsid w:val="00FE344B"/>
     <w:rsid w:val="00FE3E53"/>
     <w:rsid w:val="00FF07AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21506"/>
+    <o:shapedefaults v:ext="edit" spidmax="24578"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -6797,90 +14878,129 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="597567580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="680861782">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1093671022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1170294555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1565527816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1598900877">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1706445378">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1832022113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1991472081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7173,66 +15293,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1686</Characters>
+  <Pages>2</Pages>
+  <Words>751</Words>
+  <Characters>4286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>СО НП "ЗАСО"</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1978</CharactersWithSpaces>
+  <CharactersWithSpaces>5027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ведущий специалист</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>