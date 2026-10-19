--- v0 (2026-07-21)
+++ v1 (2026-10-19)
@@ -104,59 +104,59 @@
       <w:r w:rsidRPr="009C60E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="548"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="4102"/>
+        <w:gridCol w:w="1512"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="2352"/>
+        <w:gridCol w:w="1942"/>
+        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="762"/>
       </w:tblGrid>
       <w:tr w:rsidR="0039063B" w:rsidRPr="007174E7" w:rsidTr="0039063B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="900"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0039063B" w:rsidRPr="007174E7" w:rsidRDefault="0039063B" w:rsidP="00BD1252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
@@ -448,240 +448,350 @@
           <w:p w:rsidR="0039063B" w:rsidRPr="007174E7" w:rsidRDefault="0039063B" w:rsidP="00BD1252">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007174E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ Акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039063B" w:rsidRPr="007174E7" w:rsidTr="00746D67">
+      <w:tr w:rsidR="00261F32" w:rsidRPr="00261F32" w:rsidTr="00AD5274">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="185" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="00C56846" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00261F32" w:rsidRDefault="00261F32" w:rsidP="0039063B">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="224" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0438</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НоваСтрой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3811444228</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Внеплановая</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нарушения имеются</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Применялись</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>05.09.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0039063B" w:rsidRPr="0039063B" w:rsidRDefault="0039063B" w:rsidP="0039063B">
+          <w:p w:rsidR="00261F32" w:rsidRPr="00A052FA" w:rsidRDefault="00261F32" w:rsidP="00F32C04">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A052FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009A45F9" w:rsidRDefault="009A45F9" w:rsidP="0038681A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A45F9" w:rsidSect="00464F52">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="568" w:right="1134" w:bottom="568" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -1041,50 +1151,51 @@
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="008B09A2"/>
     <w:rsid w:val="000458D3"/>
     <w:rsid w:val="000539F9"/>
     <w:rsid w:val="00085155"/>
     <w:rsid w:val="000C37E7"/>
     <w:rsid w:val="000C5AA7"/>
     <w:rsid w:val="000D120D"/>
     <w:rsid w:val="000D4A92"/>
     <w:rsid w:val="000D6AE0"/>
     <w:rsid w:val="000E7B21"/>
     <w:rsid w:val="00133CD0"/>
     <w:rsid w:val="0014493D"/>
     <w:rsid w:val="00146159"/>
     <w:rsid w:val="00164F96"/>
     <w:rsid w:val="00193CF7"/>
     <w:rsid w:val="00194C2D"/>
     <w:rsid w:val="00196852"/>
     <w:rsid w:val="001A1F5C"/>
     <w:rsid w:val="002230F5"/>
     <w:rsid w:val="002422A2"/>
     <w:rsid w:val="002528C6"/>
+    <w:rsid w:val="00261F32"/>
     <w:rsid w:val="002746E2"/>
     <w:rsid w:val="002A53AE"/>
     <w:rsid w:val="002D241B"/>
     <w:rsid w:val="002F684B"/>
     <w:rsid w:val="0036231E"/>
     <w:rsid w:val="003865A9"/>
     <w:rsid w:val="0038681A"/>
     <w:rsid w:val="0039063B"/>
     <w:rsid w:val="003B05E8"/>
     <w:rsid w:val="003F7F3A"/>
     <w:rsid w:val="00422731"/>
     <w:rsid w:val="00452E99"/>
     <w:rsid w:val="00464F52"/>
     <w:rsid w:val="00482BE8"/>
     <w:rsid w:val="00493507"/>
     <w:rsid w:val="004D24B9"/>
     <w:rsid w:val="00572D18"/>
     <w:rsid w:val="00576003"/>
     <w:rsid w:val="005A6F31"/>
     <w:rsid w:val="005C7947"/>
     <w:rsid w:val="005D41C7"/>
     <w:rsid w:val="005D76B5"/>
     <w:rsid w:val="005D7DE9"/>
     <w:rsid w:val="005E5FE4"/>
     <w:rsid w:val="00656D3F"/>
@@ -1118,71 +1229,72 @@
     <w:rsid w:val="00B45E60"/>
     <w:rsid w:val="00B61696"/>
     <w:rsid w:val="00B655FC"/>
     <w:rsid w:val="00B97A8D"/>
     <w:rsid w:val="00BB030B"/>
     <w:rsid w:val="00BB626F"/>
     <w:rsid w:val="00BC4CE9"/>
     <w:rsid w:val="00BC7A86"/>
     <w:rsid w:val="00C54DBD"/>
     <w:rsid w:val="00C67C73"/>
     <w:rsid w:val="00CA0F02"/>
     <w:rsid w:val="00CA673D"/>
     <w:rsid w:val="00CD29E7"/>
     <w:rsid w:val="00CD3728"/>
     <w:rsid w:val="00D15B08"/>
     <w:rsid w:val="00D35D67"/>
     <w:rsid w:val="00E01B49"/>
     <w:rsid w:val="00E84624"/>
     <w:rsid w:val="00E87A36"/>
     <w:rsid w:val="00E91FF4"/>
     <w:rsid w:val="00EC4DCC"/>
     <w:rsid w:val="00F14387"/>
     <w:rsid w:val="00F16061"/>
     <w:rsid w:val="00F43915"/>
     <w:rsid w:val="00FB0BB1"/>
+    <w:rsid w:val="00FC557C"/>
     <w:rsid w:val="00FD307A"/>
     <w:rsid w:val="00FD77F7"/>
     <w:rsid w:val="00FE344B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32770"/>
+    <o:shapedefaults v:ext="edit" spidmax="33794"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1769,65 +1881,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>31</Words>
-  <Characters>179</Characters>
+  <Words>43</Words>
+  <Characters>246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>СО НП "ЗАСО"</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>209</CharactersWithSpaces>
+  <CharactersWithSpaces>288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ведущий специалист</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>