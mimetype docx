--- v0 (2026-06-13)
+++ v1 (2026-11-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00F92D42" w:rsidRDefault="00F92D42" w:rsidP="00F92D42">
+    <w:p w:rsidR="00E03934" w:rsidRDefault="00E03934" w:rsidP="00E03934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Представители СО ЗАСО,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA46D7">
         <w:rPr>
@@ -77,50 +77,657 @@
         </w:rPr>
         <w:t>ЗАСО</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> в 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E03934" w:rsidRDefault="00E03934" w:rsidP="00F92D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E03934" w:rsidRDefault="00E03934" w:rsidP="00E03934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Почетный </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">знак </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>За вклад в строительство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00A76C45" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B44E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зальцман</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B44E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сергей Эдуардович ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карбовский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Александр Дмитриевич </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пахалуев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Александр Борисович </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решетников Пётр Александрович </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Смердов Виктор Аркадьевич </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00A76C45" w:rsidP="00E03934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E03934" w:rsidRDefault="00E03934" w:rsidP="00E03934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Почетн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грамот</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ассоциации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Арефьев Александр Владимирович </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бобровников Николай Петрович </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лапич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Александр Константинович </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лыков Вячеслав Валерьевич </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76C45" w:rsidRDefault="00BA617E" w:rsidP="00A76C45">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Перминов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Николай Иванович </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA617E" w:rsidRDefault="00BA617E" w:rsidP="00BA617E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пельменёв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Антон Васильевич ООО «ССРТ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E03934" w:rsidRDefault="00E03934" w:rsidP="00F92D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F92D42" w:rsidRDefault="00F92D42" w:rsidP="00F92D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Представители СО ЗАСО,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA46D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> удостоенные наград </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СО </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ЗАСО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00173F7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.:</w:t>
@@ -1796,50 +2403,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A14F4" w:rsidRDefault="008A14F4" w:rsidP="00707C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Вишневский Александр Витальевич </w:t>
       </w:r>
       <w:r w:rsidRPr="008A14F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ГКУ «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A14F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Забавтодор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A14F4">
@@ -2071,51 +2679,51 @@
         <w:t>ООО «ГРК «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00065177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Быстринское</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00065177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00065177" w:rsidRPr="00AF4C53" w:rsidRDefault="00065177" w:rsidP="00065177">
+    <w:p w:rsidR="00065177" w:rsidRDefault="00065177" w:rsidP="00065177">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Фидаров</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2157,50 +2765,246 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ООО «ГРК «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00065177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Быстринское</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00065177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C77F0" w:rsidRDefault="008C77F0" w:rsidP="00065177">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Губоян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Рафи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Суренович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D11B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11B7B" w:rsidRPr="00D11B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ГБУ ЗСЦ «Эталон»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C77F0" w:rsidRDefault="008C77F0" w:rsidP="00065177">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кирбенев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Иван Павлович</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11B7B" w:rsidRPr="00D11B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ГБУ ЗСЦ «Эталон»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C77F0" w:rsidRPr="00AF4C53" w:rsidRDefault="008C77F0" w:rsidP="00065177">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дегтерев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C77F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Андрей Васильевич</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11B7B" w:rsidRPr="00D11B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ГБУ ЗСЦ «Эталон»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00856B69" w:rsidRPr="00856B69" w:rsidRDefault="00856B69" w:rsidP="00786837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00786837" w:rsidRDefault="00786837" w:rsidP="00786837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
@@ -2592,51 +3396,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B030BB" w:rsidRDefault="00B030BB" w:rsidP="00B030BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Представители СО ЗАСО,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA46D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> удостоенные наград </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">СО </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4441,50 +5244,51 @@
       <w:r w:rsidRPr="00945627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> строительно-ремонтный трест»)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00945627" w:rsidRPr="00BE32A3" w:rsidRDefault="00945627" w:rsidP="00945627">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00945627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Былкова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00945627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наталья Васильевна (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00945627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Стрельцовский</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00945627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5422,51 +6226,50 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00D501CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D0654F" w:rsidRPr="00D501CE" w:rsidRDefault="002B2E48" w:rsidP="00D0654F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00D501CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Скоробогатов Владимир Николаевич (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00D501CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Крол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00D501CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
@@ -6927,50 +7730,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00E7558E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Орлов Александр Евгеньевич (ООО «Инженерно-технический сервис»)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D0654F" w:rsidRPr="00E7558E" w:rsidRDefault="002B2E48" w:rsidP="00D0654F">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00E7558E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Лисовский Евгений Александрович (ООО «Инженерно-технический сервис»)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D0654F" w:rsidRPr="00E7558E" w:rsidRDefault="002B2E48" w:rsidP="00D0654F">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="00D0654F" w:rsidRPr="00E7558E">
         <w:rPr>
@@ -7827,51 +8631,50 @@
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D0654F" w:rsidRPr="00975455" w:rsidRDefault="00D0654F" w:rsidP="00D0654F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. Волчек Максим Иванович (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Читаремстроймонтаж</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9136,50 +9939,59 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Энергожилстрой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>22. Артемьев Михаил Сергеевич (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Энергожилстрой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9596,59 +10408,50 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>40. Салтанов Георгий Сергеевич (ОАО «Региональное управление строительства»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>41. Диденко Юрий Андреевич (ОАО «Региональное управление строительства»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>42. Ващенко Ирина Александровна (СО НП «ЗАСО»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>43. Муравьёв Петр Васильевич (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Теплоэнергоспецмонтаж</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
@@ -10779,50 +11582,59 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Юрий Николаевич (ООО «Строительная компания»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>79. Титов Виталий Евгеньевич (ООО «Строительная компания»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00975455">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>80. Астафьев Сергей Андреевич (СО НП «ЗАСО»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>81. Стародубов Виктор Дмитриевич (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Энергострой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
@@ -11465,59 +12277,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>99. Карасёва Наталья Юрьевна (СО НП  «ЗАСО»)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">100. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Арванцов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Александр Иванович (ООО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975455">
         <w:rPr>
@@ -13115,55 +13918,54 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02396721"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B4CB546"/>
     <w:lvl w:ilvl="0">
@@ -13944,50 +14746,51 @@
     <w:rsid w:val="001F51F1"/>
     <w:rsid w:val="001F5361"/>
     <w:rsid w:val="001F5F57"/>
     <w:rsid w:val="001F6566"/>
     <w:rsid w:val="001F677D"/>
     <w:rsid w:val="001F7FB2"/>
     <w:rsid w:val="00200E4A"/>
     <w:rsid w:val="002012D1"/>
     <w:rsid w:val="00201874"/>
     <w:rsid w:val="00201A17"/>
     <w:rsid w:val="00201BB6"/>
     <w:rsid w:val="002021C7"/>
     <w:rsid w:val="0020296B"/>
     <w:rsid w:val="00202BE1"/>
     <w:rsid w:val="00202D09"/>
     <w:rsid w:val="0020322D"/>
     <w:rsid w:val="00203787"/>
     <w:rsid w:val="00203AF9"/>
     <w:rsid w:val="00203F35"/>
     <w:rsid w:val="002057F6"/>
     <w:rsid w:val="00205AD2"/>
     <w:rsid w:val="00206206"/>
     <w:rsid w:val="0020660D"/>
     <w:rsid w:val="00206691"/>
     <w:rsid w:val="00207049"/>
+    <w:rsid w:val="00207452"/>
     <w:rsid w:val="00207534"/>
     <w:rsid w:val="00207592"/>
     <w:rsid w:val="00210756"/>
     <w:rsid w:val="00210D57"/>
     <w:rsid w:val="00211918"/>
     <w:rsid w:val="00211BDE"/>
     <w:rsid w:val="0021229F"/>
     <w:rsid w:val="00212511"/>
     <w:rsid w:val="00212C2D"/>
     <w:rsid w:val="00213D07"/>
     <w:rsid w:val="00214275"/>
     <w:rsid w:val="002151B4"/>
     <w:rsid w:val="002154DB"/>
     <w:rsid w:val="00215EFB"/>
     <w:rsid w:val="00217AE1"/>
     <w:rsid w:val="00220123"/>
     <w:rsid w:val="00220CB6"/>
     <w:rsid w:val="00221119"/>
     <w:rsid w:val="00221367"/>
     <w:rsid w:val="00221E42"/>
     <w:rsid w:val="00222A81"/>
     <w:rsid w:val="0022321B"/>
     <w:rsid w:val="002237FF"/>
     <w:rsid w:val="00223F94"/>
     <w:rsid w:val="00224236"/>
@@ -14418,50 +15221,51 @@
     <w:rsid w:val="0036701E"/>
     <w:rsid w:val="00367556"/>
     <w:rsid w:val="00370057"/>
     <w:rsid w:val="003705EC"/>
     <w:rsid w:val="003708B8"/>
     <w:rsid w:val="00370B9E"/>
     <w:rsid w:val="00370DE0"/>
     <w:rsid w:val="00370E4C"/>
     <w:rsid w:val="00371E75"/>
     <w:rsid w:val="00371FFA"/>
     <w:rsid w:val="003724A2"/>
     <w:rsid w:val="0037288D"/>
     <w:rsid w:val="003736A1"/>
     <w:rsid w:val="00373804"/>
     <w:rsid w:val="0037389F"/>
     <w:rsid w:val="0037391E"/>
     <w:rsid w:val="00373CCB"/>
     <w:rsid w:val="003743B3"/>
     <w:rsid w:val="00375B52"/>
     <w:rsid w:val="00375B69"/>
     <w:rsid w:val="00376A1C"/>
     <w:rsid w:val="00376B9F"/>
     <w:rsid w:val="00377648"/>
     <w:rsid w:val="00380BD4"/>
     <w:rsid w:val="00380D50"/>
+    <w:rsid w:val="00380EB5"/>
     <w:rsid w:val="00381CDD"/>
     <w:rsid w:val="00382D08"/>
     <w:rsid w:val="00382F0B"/>
     <w:rsid w:val="003836DF"/>
     <w:rsid w:val="00383935"/>
     <w:rsid w:val="00383BA3"/>
     <w:rsid w:val="003840CE"/>
     <w:rsid w:val="00384DB0"/>
     <w:rsid w:val="00384E58"/>
     <w:rsid w:val="00384F81"/>
     <w:rsid w:val="0038555A"/>
     <w:rsid w:val="00386632"/>
     <w:rsid w:val="003868F6"/>
     <w:rsid w:val="003868F8"/>
     <w:rsid w:val="00386BD6"/>
     <w:rsid w:val="00387784"/>
     <w:rsid w:val="003900D3"/>
     <w:rsid w:val="00390439"/>
     <w:rsid w:val="003906F9"/>
     <w:rsid w:val="00391A0C"/>
     <w:rsid w:val="00391E1C"/>
     <w:rsid w:val="00392292"/>
     <w:rsid w:val="003924B7"/>
     <w:rsid w:val="0039264E"/>
     <w:rsid w:val="003944AB"/>
@@ -16211,50 +17015,51 @@
     <w:rsid w:val="008B577F"/>
     <w:rsid w:val="008B631E"/>
     <w:rsid w:val="008B668F"/>
     <w:rsid w:val="008B6E8E"/>
     <w:rsid w:val="008B74D4"/>
     <w:rsid w:val="008B76DC"/>
     <w:rsid w:val="008B796D"/>
     <w:rsid w:val="008C04BC"/>
     <w:rsid w:val="008C0DB1"/>
     <w:rsid w:val="008C1721"/>
     <w:rsid w:val="008C1B23"/>
     <w:rsid w:val="008C1B7B"/>
     <w:rsid w:val="008C1EC7"/>
     <w:rsid w:val="008C289D"/>
     <w:rsid w:val="008C2E6D"/>
     <w:rsid w:val="008C2F41"/>
     <w:rsid w:val="008C2FC8"/>
     <w:rsid w:val="008C307B"/>
     <w:rsid w:val="008C30F8"/>
     <w:rsid w:val="008C35C9"/>
     <w:rsid w:val="008C3E63"/>
     <w:rsid w:val="008C4C0E"/>
     <w:rsid w:val="008C7373"/>
     <w:rsid w:val="008C7435"/>
     <w:rsid w:val="008C76DF"/>
+    <w:rsid w:val="008C77F0"/>
     <w:rsid w:val="008C7EE8"/>
     <w:rsid w:val="008D0D22"/>
     <w:rsid w:val="008D127F"/>
     <w:rsid w:val="008D1381"/>
     <w:rsid w:val="008D28E2"/>
     <w:rsid w:val="008D2E01"/>
     <w:rsid w:val="008D4113"/>
     <w:rsid w:val="008D4119"/>
     <w:rsid w:val="008D529B"/>
     <w:rsid w:val="008D5F8E"/>
     <w:rsid w:val="008D601A"/>
     <w:rsid w:val="008D63AA"/>
     <w:rsid w:val="008D6786"/>
     <w:rsid w:val="008D6FB2"/>
     <w:rsid w:val="008D78AA"/>
     <w:rsid w:val="008E02BD"/>
     <w:rsid w:val="008E09C7"/>
     <w:rsid w:val="008E0E52"/>
     <w:rsid w:val="008E1026"/>
     <w:rsid w:val="008E1304"/>
     <w:rsid w:val="008E1328"/>
     <w:rsid w:val="008E1C59"/>
     <w:rsid w:val="008E2719"/>
     <w:rsid w:val="008E2903"/>
     <w:rsid w:val="008E2EA8"/>
@@ -16295,50 +17100,51 @@
     <w:rsid w:val="0090126F"/>
     <w:rsid w:val="00901385"/>
     <w:rsid w:val="00901695"/>
     <w:rsid w:val="00901ACA"/>
     <w:rsid w:val="009027BA"/>
     <w:rsid w:val="00902C67"/>
     <w:rsid w:val="00902DB3"/>
     <w:rsid w:val="0090394C"/>
     <w:rsid w:val="00903AB3"/>
     <w:rsid w:val="00904159"/>
     <w:rsid w:val="00904B3F"/>
     <w:rsid w:val="00904CB8"/>
     <w:rsid w:val="00904DFF"/>
     <w:rsid w:val="00905364"/>
     <w:rsid w:val="0090581E"/>
     <w:rsid w:val="0090687D"/>
     <w:rsid w:val="00907182"/>
     <w:rsid w:val="00907650"/>
     <w:rsid w:val="00907E15"/>
     <w:rsid w:val="009101AA"/>
     <w:rsid w:val="00910A15"/>
     <w:rsid w:val="00910ACE"/>
     <w:rsid w:val="009110D2"/>
     <w:rsid w:val="00911587"/>
     <w:rsid w:val="00911680"/>
+    <w:rsid w:val="00911A97"/>
     <w:rsid w:val="00911B15"/>
     <w:rsid w:val="0091200C"/>
     <w:rsid w:val="009121EF"/>
     <w:rsid w:val="00914016"/>
     <w:rsid w:val="009146E2"/>
     <w:rsid w:val="009147C3"/>
     <w:rsid w:val="00914B0D"/>
     <w:rsid w:val="00915434"/>
     <w:rsid w:val="009154BF"/>
     <w:rsid w:val="00915C57"/>
     <w:rsid w:val="009164F3"/>
     <w:rsid w:val="00916B39"/>
     <w:rsid w:val="00916B9E"/>
     <w:rsid w:val="00916E53"/>
     <w:rsid w:val="009171F9"/>
     <w:rsid w:val="0091744A"/>
     <w:rsid w:val="00920881"/>
     <w:rsid w:val="00920DC4"/>
     <w:rsid w:val="00921579"/>
     <w:rsid w:val="00921731"/>
     <w:rsid w:val="00921A24"/>
     <w:rsid w:val="009228A1"/>
     <w:rsid w:val="00922A4F"/>
     <w:rsid w:val="00922F6A"/>
     <w:rsid w:val="009231BE"/>
@@ -16743,50 +17549,51 @@
     <w:rsid w:val="00A65665"/>
     <w:rsid w:val="00A65CA5"/>
     <w:rsid w:val="00A65E3D"/>
     <w:rsid w:val="00A66474"/>
     <w:rsid w:val="00A6683A"/>
     <w:rsid w:val="00A66BC2"/>
     <w:rsid w:val="00A66F88"/>
     <w:rsid w:val="00A67FC0"/>
     <w:rsid w:val="00A706A9"/>
     <w:rsid w:val="00A708B8"/>
     <w:rsid w:val="00A70909"/>
     <w:rsid w:val="00A71BBF"/>
     <w:rsid w:val="00A73120"/>
     <w:rsid w:val="00A73544"/>
     <w:rsid w:val="00A73619"/>
     <w:rsid w:val="00A739CE"/>
     <w:rsid w:val="00A73A77"/>
     <w:rsid w:val="00A74473"/>
     <w:rsid w:val="00A7496F"/>
     <w:rsid w:val="00A74A20"/>
     <w:rsid w:val="00A74F1F"/>
     <w:rsid w:val="00A75C8A"/>
     <w:rsid w:val="00A76317"/>
     <w:rsid w:val="00A7651B"/>
     <w:rsid w:val="00A76BCE"/>
+    <w:rsid w:val="00A76C45"/>
     <w:rsid w:val="00A76DA1"/>
     <w:rsid w:val="00A76DA7"/>
     <w:rsid w:val="00A80243"/>
     <w:rsid w:val="00A80971"/>
     <w:rsid w:val="00A80C17"/>
     <w:rsid w:val="00A8163F"/>
     <w:rsid w:val="00A816CD"/>
     <w:rsid w:val="00A81962"/>
     <w:rsid w:val="00A81F98"/>
     <w:rsid w:val="00A82B5C"/>
     <w:rsid w:val="00A84A6D"/>
     <w:rsid w:val="00A850AA"/>
     <w:rsid w:val="00A8537B"/>
     <w:rsid w:val="00A859D8"/>
     <w:rsid w:val="00A85F09"/>
     <w:rsid w:val="00A860CB"/>
     <w:rsid w:val="00A86168"/>
     <w:rsid w:val="00A862B5"/>
     <w:rsid w:val="00A86F5F"/>
     <w:rsid w:val="00A878E7"/>
     <w:rsid w:val="00A90033"/>
     <w:rsid w:val="00A909A4"/>
     <w:rsid w:val="00A90DC8"/>
     <w:rsid w:val="00A90ED3"/>
     <w:rsid w:val="00A90FBE"/>
@@ -17006,50 +17813,51 @@
     <w:rsid w:val="00B3346C"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B340BD"/>
     <w:rsid w:val="00B341D3"/>
     <w:rsid w:val="00B3465B"/>
     <w:rsid w:val="00B3485E"/>
     <w:rsid w:val="00B356D8"/>
     <w:rsid w:val="00B37045"/>
     <w:rsid w:val="00B37611"/>
     <w:rsid w:val="00B40A4E"/>
     <w:rsid w:val="00B40FB3"/>
     <w:rsid w:val="00B40FB7"/>
     <w:rsid w:val="00B412D7"/>
     <w:rsid w:val="00B41BF1"/>
     <w:rsid w:val="00B420AF"/>
     <w:rsid w:val="00B420EC"/>
     <w:rsid w:val="00B42510"/>
     <w:rsid w:val="00B42A6E"/>
     <w:rsid w:val="00B437A5"/>
     <w:rsid w:val="00B43826"/>
     <w:rsid w:val="00B439E8"/>
     <w:rsid w:val="00B43E39"/>
     <w:rsid w:val="00B43FD6"/>
     <w:rsid w:val="00B44558"/>
     <w:rsid w:val="00B448DF"/>
+    <w:rsid w:val="00B44E41"/>
     <w:rsid w:val="00B44F28"/>
     <w:rsid w:val="00B453E5"/>
     <w:rsid w:val="00B4687B"/>
     <w:rsid w:val="00B47A9B"/>
     <w:rsid w:val="00B50E69"/>
     <w:rsid w:val="00B50EF5"/>
     <w:rsid w:val="00B51091"/>
     <w:rsid w:val="00B513D6"/>
     <w:rsid w:val="00B514C1"/>
     <w:rsid w:val="00B51789"/>
     <w:rsid w:val="00B51F92"/>
     <w:rsid w:val="00B51FCD"/>
     <w:rsid w:val="00B52920"/>
     <w:rsid w:val="00B52EC1"/>
     <w:rsid w:val="00B54235"/>
     <w:rsid w:val="00B5494D"/>
     <w:rsid w:val="00B54CB5"/>
     <w:rsid w:val="00B55590"/>
     <w:rsid w:val="00B5564E"/>
     <w:rsid w:val="00B561D4"/>
     <w:rsid w:val="00B57069"/>
     <w:rsid w:val="00B5732B"/>
     <w:rsid w:val="00B576E0"/>
     <w:rsid w:val="00B57FB2"/>
     <w:rsid w:val="00B6087B"/>
@@ -17126,50 +17934,51 @@
     <w:rsid w:val="00B97C95"/>
     <w:rsid w:val="00B97CA9"/>
     <w:rsid w:val="00B97E9D"/>
     <w:rsid w:val="00BA0144"/>
     <w:rsid w:val="00BA03CF"/>
     <w:rsid w:val="00BA046D"/>
     <w:rsid w:val="00BA06FC"/>
     <w:rsid w:val="00BA0E6F"/>
     <w:rsid w:val="00BA0F6C"/>
     <w:rsid w:val="00BA1096"/>
     <w:rsid w:val="00BA1F64"/>
     <w:rsid w:val="00BA2171"/>
     <w:rsid w:val="00BA241B"/>
     <w:rsid w:val="00BA2AD5"/>
     <w:rsid w:val="00BA3F99"/>
     <w:rsid w:val="00BA423F"/>
     <w:rsid w:val="00BA4BA5"/>
     <w:rsid w:val="00BA4EE6"/>
     <w:rsid w:val="00BA51A6"/>
     <w:rsid w:val="00BA528E"/>
     <w:rsid w:val="00BA5796"/>
     <w:rsid w:val="00BA5892"/>
     <w:rsid w:val="00BA58C2"/>
     <w:rsid w:val="00BA5A1B"/>
     <w:rsid w:val="00BA5B4A"/>
+    <w:rsid w:val="00BA617E"/>
     <w:rsid w:val="00BA6C54"/>
     <w:rsid w:val="00BA7454"/>
     <w:rsid w:val="00BA7A6E"/>
     <w:rsid w:val="00BA7BBD"/>
     <w:rsid w:val="00BB01FA"/>
     <w:rsid w:val="00BB0380"/>
     <w:rsid w:val="00BB078D"/>
     <w:rsid w:val="00BB0D1A"/>
     <w:rsid w:val="00BB0F7D"/>
     <w:rsid w:val="00BB1654"/>
     <w:rsid w:val="00BB2132"/>
     <w:rsid w:val="00BB2462"/>
     <w:rsid w:val="00BB24C7"/>
     <w:rsid w:val="00BB37F8"/>
     <w:rsid w:val="00BB3A4C"/>
     <w:rsid w:val="00BB4512"/>
     <w:rsid w:val="00BB48F9"/>
     <w:rsid w:val="00BB4A0A"/>
     <w:rsid w:val="00BB4B25"/>
     <w:rsid w:val="00BB4FC1"/>
     <w:rsid w:val="00BB505C"/>
     <w:rsid w:val="00BB50ED"/>
     <w:rsid w:val="00BB56C8"/>
     <w:rsid w:val="00BB59F2"/>
     <w:rsid w:val="00BB5BE4"/>
@@ -17607,50 +18416,51 @@
     <w:rsid w:val="00D038A4"/>
     <w:rsid w:val="00D03B47"/>
     <w:rsid w:val="00D0414E"/>
     <w:rsid w:val="00D04369"/>
     <w:rsid w:val="00D04616"/>
     <w:rsid w:val="00D04BE7"/>
     <w:rsid w:val="00D051CE"/>
     <w:rsid w:val="00D062F7"/>
     <w:rsid w:val="00D0654F"/>
     <w:rsid w:val="00D06E12"/>
     <w:rsid w:val="00D071E7"/>
     <w:rsid w:val="00D07587"/>
     <w:rsid w:val="00D0799F"/>
     <w:rsid w:val="00D07BBF"/>
     <w:rsid w:val="00D1001F"/>
     <w:rsid w:val="00D100CB"/>
     <w:rsid w:val="00D10229"/>
     <w:rsid w:val="00D108F6"/>
     <w:rsid w:val="00D10AAB"/>
     <w:rsid w:val="00D10ACA"/>
     <w:rsid w:val="00D10E22"/>
     <w:rsid w:val="00D111F2"/>
     <w:rsid w:val="00D11477"/>
     <w:rsid w:val="00D1155A"/>
     <w:rsid w:val="00D11B17"/>
+    <w:rsid w:val="00D11B7B"/>
     <w:rsid w:val="00D11FEF"/>
     <w:rsid w:val="00D12A6B"/>
     <w:rsid w:val="00D14FD9"/>
     <w:rsid w:val="00D152AB"/>
     <w:rsid w:val="00D15537"/>
     <w:rsid w:val="00D159F3"/>
     <w:rsid w:val="00D161B2"/>
     <w:rsid w:val="00D1674C"/>
     <w:rsid w:val="00D16806"/>
     <w:rsid w:val="00D2032A"/>
     <w:rsid w:val="00D205D5"/>
     <w:rsid w:val="00D20E5E"/>
     <w:rsid w:val="00D21455"/>
     <w:rsid w:val="00D21C33"/>
     <w:rsid w:val="00D221E1"/>
     <w:rsid w:val="00D230B4"/>
     <w:rsid w:val="00D233E0"/>
     <w:rsid w:val="00D236F5"/>
     <w:rsid w:val="00D23723"/>
     <w:rsid w:val="00D23DAE"/>
     <w:rsid w:val="00D23F4C"/>
     <w:rsid w:val="00D24541"/>
     <w:rsid w:val="00D24725"/>
     <w:rsid w:val="00D24B5E"/>
     <w:rsid w:val="00D2503E"/>
@@ -17934,50 +18744,51 @@
     <w:rsid w:val="00DE47DF"/>
     <w:rsid w:val="00DE620E"/>
     <w:rsid w:val="00DE6ED8"/>
     <w:rsid w:val="00DE7B91"/>
     <w:rsid w:val="00DE7DF3"/>
     <w:rsid w:val="00DF190B"/>
     <w:rsid w:val="00DF1F07"/>
     <w:rsid w:val="00DF21CA"/>
     <w:rsid w:val="00DF257C"/>
     <w:rsid w:val="00DF2979"/>
     <w:rsid w:val="00DF2B56"/>
     <w:rsid w:val="00DF47E8"/>
     <w:rsid w:val="00DF4D60"/>
     <w:rsid w:val="00DF523B"/>
     <w:rsid w:val="00DF7564"/>
     <w:rsid w:val="00DF765A"/>
     <w:rsid w:val="00E00F2F"/>
     <w:rsid w:val="00E01503"/>
     <w:rsid w:val="00E01808"/>
     <w:rsid w:val="00E01C0D"/>
     <w:rsid w:val="00E0208C"/>
     <w:rsid w:val="00E02107"/>
     <w:rsid w:val="00E02842"/>
     <w:rsid w:val="00E02D68"/>
     <w:rsid w:val="00E02DE6"/>
+    <w:rsid w:val="00E03934"/>
     <w:rsid w:val="00E0473F"/>
     <w:rsid w:val="00E049FB"/>
     <w:rsid w:val="00E04BF0"/>
     <w:rsid w:val="00E054EC"/>
     <w:rsid w:val="00E057CB"/>
     <w:rsid w:val="00E05A32"/>
     <w:rsid w:val="00E05AF7"/>
     <w:rsid w:val="00E05BEE"/>
     <w:rsid w:val="00E06389"/>
     <w:rsid w:val="00E0695A"/>
     <w:rsid w:val="00E06A5D"/>
     <w:rsid w:val="00E06D5E"/>
     <w:rsid w:val="00E06F99"/>
     <w:rsid w:val="00E07018"/>
     <w:rsid w:val="00E07AD6"/>
     <w:rsid w:val="00E07D51"/>
     <w:rsid w:val="00E07EA0"/>
     <w:rsid w:val="00E10021"/>
     <w:rsid w:val="00E10831"/>
     <w:rsid w:val="00E10A08"/>
     <w:rsid w:val="00E10F49"/>
     <w:rsid w:val="00E11268"/>
     <w:rsid w:val="00E1159D"/>
     <w:rsid w:val="00E116D5"/>
     <w:rsid w:val="00E123F5"/>
@@ -18129,50 +18940,51 @@
     <w:rsid w:val="00E86733"/>
     <w:rsid w:val="00E8715F"/>
     <w:rsid w:val="00E8724D"/>
     <w:rsid w:val="00E90444"/>
     <w:rsid w:val="00E904DE"/>
     <w:rsid w:val="00E90602"/>
     <w:rsid w:val="00E90725"/>
     <w:rsid w:val="00E90F53"/>
     <w:rsid w:val="00E9103E"/>
     <w:rsid w:val="00E91A38"/>
     <w:rsid w:val="00E9227B"/>
     <w:rsid w:val="00E928D4"/>
     <w:rsid w:val="00E929D1"/>
     <w:rsid w:val="00E92F94"/>
     <w:rsid w:val="00E93C78"/>
     <w:rsid w:val="00E940F4"/>
     <w:rsid w:val="00E9425D"/>
     <w:rsid w:val="00E94537"/>
     <w:rsid w:val="00E945D9"/>
     <w:rsid w:val="00E94775"/>
     <w:rsid w:val="00E94D4E"/>
     <w:rsid w:val="00E95655"/>
     <w:rsid w:val="00E972EE"/>
     <w:rsid w:val="00E97ADF"/>
     <w:rsid w:val="00E97D36"/>
+    <w:rsid w:val="00E97E17"/>
     <w:rsid w:val="00E97EFD"/>
     <w:rsid w:val="00EA047D"/>
     <w:rsid w:val="00EA08B2"/>
     <w:rsid w:val="00EA1217"/>
     <w:rsid w:val="00EA2473"/>
     <w:rsid w:val="00EA26E3"/>
     <w:rsid w:val="00EA27B2"/>
     <w:rsid w:val="00EA3282"/>
     <w:rsid w:val="00EA343B"/>
     <w:rsid w:val="00EA3ABB"/>
     <w:rsid w:val="00EA3E7D"/>
     <w:rsid w:val="00EA4013"/>
     <w:rsid w:val="00EA477B"/>
     <w:rsid w:val="00EA6961"/>
     <w:rsid w:val="00EA69DA"/>
     <w:rsid w:val="00EA764E"/>
     <w:rsid w:val="00EA7DC0"/>
     <w:rsid w:val="00EB1597"/>
     <w:rsid w:val="00EB2B36"/>
     <w:rsid w:val="00EB307C"/>
     <w:rsid w:val="00EB4115"/>
     <w:rsid w:val="00EB49D8"/>
     <w:rsid w:val="00EB4BBD"/>
     <w:rsid w:val="00EB5064"/>
     <w:rsid w:val="00EB51FA"/>
@@ -18575,51 +19387,51 @@
     <w:rsid w:val="00FF3761"/>
     <w:rsid w:val="00FF3E7B"/>
     <w:rsid w:val="00FF3F67"/>
     <w:rsid w:val="00FF4538"/>
     <w:rsid w:val="00FF4704"/>
     <w:rsid w:val="00FF5464"/>
     <w:rsid w:val="00FF590F"/>
     <w:rsid w:val="00FF6FD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19458"/>
+    <o:shapedefaults v:ext="edit" spidmax="20482"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -18744,51 +19556,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00410F45"/>
+    <w:rsid w:val="00A76C45"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -19339,78 +20151,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E91A8FB-DD7F-488A-8712-27B5F1D6278C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BCF4D2-2C51-41B7-82BA-CA29C2324B57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2630</Words>
-  <Characters>14993</Characters>
+  <Words>2733</Words>
+  <Characters>15581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17588</CharactersWithSpaces>
+  <CharactersWithSpaces>18278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>